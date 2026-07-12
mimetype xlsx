--- v0 (2026-05-27)
+++ v1 (2026-07-12)
@@ -38,51 +38,51 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>상품명</t>
   </si>
   <si>
     <t>카테고리</t>
   </si>
   <si>
     <t>가격</t>
   </si>
   <si>
     <t>재고</t>
   </si>
   <si>
     <t>등록일</t>
   </si>
   <si>
     <t>애플 아이폰 15</t>
   </si>
   <si>
     <t>스마트폰</t>
   </si>
   <si>
-    <t>2026-05-27 16:26:07</t>
+    <t>2026-07-13 04:45:36</t>
   </si>
   <si>
     <t>삼성 갤럭시 S24</t>
   </si>
   <si>
     <t>LG 그램 노트북</t>
   </si>
   <si>
     <t>노트북</t>
   </si>
   <si>
     <t>애플 맥북 에어 M3</t>
   </si>
   <si>
     <t>Sony WH-1000XM5</t>
   </si>
   <si>
     <t>헤드폰</t>
   </si>
   <si>
     <t>삼성 QLED TV 55인치</t>
   </si>
   <si>
     <t>TV</t>
   </si>
@@ -514,231 +514,231 @@
     <col min="6" max="6" width="23.423" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customHeight="1" ht="22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>21</v>
+        <v>181</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="3">
         <v>1250000</v>
       </c>
       <c r="E2">
         <v>45</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2">
-        <v>22</v>
+        <v>182</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="4">
         <v>1190000</v>
       </c>
       <c r="E3" s="2">
         <v>62</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>23</v>
+        <v>183</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="3">
         <v>1890000</v>
       </c>
       <c r="E4">
         <v>23</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2">
-        <v>24</v>
+        <v>184</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="4">
         <v>1690000</v>
       </c>
       <c r="E5" s="2">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>25</v>
+        <v>185</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="3">
         <v>449000</v>
       </c>
       <c r="E6">
         <v>88</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2">
-        <v>26</v>
+        <v>186</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="4">
         <v>1350000</v>
       </c>
       <c r="E7" s="2">
         <v>12</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>27</v>
+        <v>187</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3">
         <v>699000</v>
       </c>
       <c r="E8">
         <v>34</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="4">
         <v>399000</v>
       </c>
       <c r="E9" s="2">
         <v>56</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>29</v>
+        <v>189</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="3">
         <v>1590000</v>
       </c>
       <c r="E10">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2">
-        <v>30</v>
+        <v>190</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="4">
         <v>139000</v>
       </c>
       <c r="E11" s="2">
         <v>102</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>