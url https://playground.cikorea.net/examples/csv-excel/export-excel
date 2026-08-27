--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -38,51 +38,51 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>상품명</t>
   </si>
   <si>
     <t>카테고리</t>
   </si>
   <si>
     <t>가격</t>
   </si>
   <si>
     <t>재고</t>
   </si>
   <si>
     <t>등록일</t>
   </si>
   <si>
     <t>애플 아이폰 15</t>
   </si>
   <si>
     <t>스마트폰</t>
   </si>
   <si>
-    <t>2026-07-13 04:45:36</t>
+    <t>2026-08-27 16:33:47</t>
   </si>
   <si>
     <t>삼성 갤럭시 S24</t>
   </si>
   <si>
     <t>LG 그램 노트북</t>
   </si>
   <si>
     <t>노트북</t>
   </si>
   <si>
     <t>애플 맥북 에어 M3</t>
   </si>
   <si>
     <t>Sony WH-1000XM5</t>
   </si>
   <si>
     <t>헤드폰</t>
   </si>
   <si>
     <t>삼성 QLED TV 55인치</t>
   </si>
   <si>
     <t>TV</t>
   </si>